--- v0 (2025-10-10)
+++ v1 (2026-07-25)
@@ -1,2683 +1,3121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="716868A0" w14:textId="77777777" w:rsidR="00830118" w:rsidRDefault="00830118" w:rsidP="00AB5BE2">
+    <w:p w14:paraId="2CA3768D" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00436FBA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00830118">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Dr. Wilfrido Miguel Contreras Sánchez</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108EE951" w14:textId="7E6C4796" w:rsidR="00AB5BE2" w:rsidRDefault="000F58F5" w:rsidP="00CC59DA">
+    <w:p w14:paraId="1607B879" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00436FBA">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Secretario de Investigación, Posgrado y Vinculación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7262F488" w14:textId="448095CB" w:rsidR="00A57E5E" w:rsidRDefault="00AB5BE2" w:rsidP="00CC59DA">
+    <w:p w14:paraId="413CA4BE" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00436FBA">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>Universidad Juárez Autónoma De Tabasco</w:t>
+        <w:t>Universidad Juárez Autónoma de Tabasco</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FF5C3F" w14:textId="4682AC03" w:rsidR="00AB4F50" w:rsidRDefault="00AB4F50" w:rsidP="00A57E5E">
+    <w:p w14:paraId="4E88DBFF" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00A0220C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E0DC1BD" w14:textId="77777777" w:rsidR="00AB4F50" w:rsidRPr="00AB4F50" w:rsidRDefault="00AB4F50" w:rsidP="00A57E5E">
+    <w:p w14:paraId="736CB0B5" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00436FBA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mediante la presente carta, quien suscribe, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>[Nombre del autor(es)]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en relación con el manuscrito del libro titulado </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>[Título del libro]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y en base a lo establecido en el Capítulo III del Reglamento Editorial Universitario vigente de la Universidad Juárez Autónoma de Tabasco, manifiesta bajo protesta de decir verdad lo siguiente (marque una sola opción): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC3FF40" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00A0220C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="594BEFCE" w14:textId="1441738F" w:rsidR="00A57E5E" w:rsidRDefault="00A57E5E" w:rsidP="00A57E5E">
+    <w:p w14:paraId="1923F885" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00A0220C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857EEA">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> en los términos establecidos en la Ley Federal de Derecho de Autor y su Reglamento, y que las citas incluidas en el mismo fueron</w:t>
+    </w:p>
+    <w:p w14:paraId="1401B79F" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00436FBA">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        </w:rPr>
+        <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> realizadas dentro de los parámetros establecidos en el Título VI de la Ley antes citada.</w:t>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>No utilicé herramientas de inteligencia artificial en la elaboración del manuscrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513B88FA" w14:textId="77777777" w:rsidR="00A57E5E" w:rsidRDefault="00A57E5E" w:rsidP="00A57E5E">
+    <w:p w14:paraId="20EE162C" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00436FBA">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Sí utilicé herramientas de inteligencia artificial como apoyo en la elaboración del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D54D6E" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00A0220C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7402C22C" w14:textId="40B02CF7" w:rsidR="00A57E5E" w:rsidRPr="00AA1231" w:rsidRDefault="008C2D06" w:rsidP="00A57E5E">
+    <w:p w14:paraId="5A085EAF" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00436FBA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00EC33EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>En caso de haber marcado la segunda opción, especifique la(s) herramienta(s) empleada(s) y el uso concreto que se les dio:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5651D1B5" w14:textId="77777777" w:rsidR="009F1D4F" w:rsidRPr="00EC33EF" w:rsidRDefault="009F1D4F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2544BB" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRPr="00EC33EF" w:rsidRDefault="00436FBA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC33EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Asimismo, declaro que el contenido del manuscrito es de mi autoría; que asumo la responsabilidad plena sobre su originalidad, validez e integridad —incluidas, en su caso, las secciones elaboradas con apoyo de dichas herramientas—; y que su elaboración se apega a lo dispuesto en el Reglamento Editorial Universitario de la UJAT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CA75A7" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRPr="00EC33EF" w:rsidRDefault="00A0220C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60105897" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRPr="00EC33EF" w:rsidRDefault="00A0220C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E237949" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00436FBA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>En caso de haber coautores y colaboradores,</w:t>
+        <w:t>Villahermosa, Tabasco a XX de XXXXXXXXX de 2026</w:t>
       </w:r>
-      <w:r w:rsidR="00A57E5E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="61F0DCF4" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00A0220C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70596B28" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00436FBA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Protesto lo Necesario</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3170DAAA" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00A0220C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51816C6C" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00436FBA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D293BB4" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00436FBA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Nombre </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC33EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y firma </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">manifiesta que ha recibido la encomienda de fungir como su representante </w:t>
-[...29 lines deleted...]
-        <w:t>n.</w:t>
+        <w:t>del autor o representante]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E00CA5" w14:textId="77777777" w:rsidR="00A57E5E" w:rsidRDefault="00A57E5E" w:rsidP="00A57E5E">
+    <w:p w14:paraId="61E46BBD" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00436FBA">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>[Filiación académica; por ejemplo: Profesor-Investigador de la División Académica de Ciencias Sociales y Humanidades de la UJAT]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13061B89" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00A0220C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3651D6C1" w14:textId="24D36DD6" w:rsidR="00A57E5E" w:rsidRDefault="003A6C94" w:rsidP="00A57E5E">
-[...284 lines deleted...]
-      <w:pgSz w:w="12242" w:h="15842"/>
+    <w:sectPr w:rsidR="00A0220C">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21958357" w14:textId="77777777" w:rsidR="00AB59DD" w:rsidRDefault="00AB59DD" w:rsidP="00A57E5E">
+    <w:p w14:paraId="4318856B" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4464265A" w14:textId="77777777" w:rsidR="00AB59DD" w:rsidRDefault="00AB59DD" w:rsidP="00A57E5E">
+    <w:p w14:paraId="40282FDC" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...1 lines deleted...]
-    <w:panose1 w:val="02020609040205080304"/>
+  <w:font w:name="ＭＳ 明朝">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="500078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Sans CJK SC">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Devanagari">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...27 lines deleted...]
-  <w:p w14:paraId="499C41D7" w14:textId="77777777" w:rsidR="001C0029" w:rsidRDefault="001C0029" w:rsidP="00A57E5E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="2F71E261" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19D7D343" wp14:editId="07D07707">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="14605" cy="357505"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="3" name="Marco1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="14605" cy="357505"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6E8615DD" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
+                          <w:pPr>
+                            <w:pStyle w:val="Piedepgina"/>
+                            <w:rPr>
+                              <w:rStyle w:val="Nmerodepgina"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Nmerodepgina"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Nmerodepgina"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Nmerodepgina"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Nmerodepgina"/>
+                            </w:rPr>
+                            <w:t>0</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="Nmerodepgina"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m0,0l0,21600,21600,21600,21600,0xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Marco1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-50.05pt;margin-top:.05pt;width:1.15pt;height:28.15pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;/CRqoLUBAABkAwAADgAAAGRycy9lMm9Eb2MueG1srFNfb9MwEH9H4jtYfqdJNzpQ1HQCpiIkYEgb&#10;H8Bx7MaS7bPOXpN+e85O003wNpEH5/75d/e7O29vJ2fZUWE04Fu+XtWcKS+hN/7Q8t+P+3cfOYtJ&#10;+F5Y8KrlJxX57e7tm+0YGnUFA9heISMQH5sxtHxIKTRVFeWgnIgrCMqTUwM6kUjFQ9WjGAnd2eqq&#10;rm+qEbAPCFLFSNa72cl3BV9rJdO91lElZltOtaVyYjm7fFa7rWgOKMJg5LkM8YoqnDCekl6g7kQS&#10;7AnNP1DOSIQIOq0kuAq0NlIVDsRmXf/F5mEQQRUu1JwYLm2K/w9W/jz+Qmb6ll9z5oWjEf0QKGGd&#10;OzOG2FDAQ6CQNH2GiSa82CMZM+FJo8t/osLITz0+XfqqpsRkvvT+pt5wJslzvfmwIZnAq+e7AWP6&#10;qsCxLLQcaWqlmeL4PaY5dAnJqSJY0++NtUXBQ/fFIjsKmvC+fPNdGwYxW8uUKV2cQ0vqFxhVpjnT&#10;yVKauunMvYP+RNTtN08dz9uzCLgI3SIILwegvZoLj+HTU4K9KcVn0BmJMmeFRllqOK9d3pWXeol6&#10;fhy7PwAAAP//AwBQSwMEFAAGAAgAAAAhAC9iIWLZAAAAAgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNyoQ4GKhjhVhRSJCsRPC/etvSRR7XVku214e9wTHHdmNPNttRidFQcKsfes&#10;4HpSgCDW3vTcKvjcNFf3IGJCNmg9k4IfirCoz88qLI0/8gcd1qkVuYRjiQq6lIZSyqg7chgnfiDO&#10;3rcPDlM+QytNwGMud1ZOi2ImHfacFzoc6LEjvVvvnYLY7OLb6zI8vX/NLTd69bLyz1qpy4tx+QAi&#10;0Zj+wnDCz+hQZ6at37OJwirIj6STKrI3vQGxVXA3uwVZV/I/ev0LAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAOSZw8D7AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAI7Jq4dcAAACUAQAACwAAAAAAAAAAAAAAAAAsAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/CRqoLUBAABkAwAADgAAAAAAAAAAAAAAAAAsAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAL2IhYtkAAAACAQAADwAAAAAAAAAAAAAAAAANBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" stroked="f">
+              <v:fill opacity="0"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6E8615DD" w14:textId="77777777" w:rsidR="00A0220C" w:rsidRDefault="00436FBA">
+                    <w:pPr>
+                      <w:pStyle w:val="Piedepgina"/>
+                      <w:rPr>
+                        <w:rStyle w:val="Nmerodepgina"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Nmerodepgina"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Nmerodepgina"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Nmerodepgina"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Nmerodepgina"/>
+                      </w:rPr>
+                      <w:t>0</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="Nmerodepgina"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="607E4E2A" w14:textId="6689CF51" w:rsidR="001C0029" w:rsidRDefault="000F1921" w:rsidP="00BB5BDB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="73AEFFD4" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DF4B14D" wp14:editId="38ED7BBB">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6372F82B" wp14:editId="4CA78567">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>5600700</wp:posOffset>
+            <wp:posOffset>5715000</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>71120</wp:posOffset>
+            <wp:posOffset>114300</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="457200" cy="463550"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
-          <wp:docPr id="3" name="Imagen 3"/>
+          <wp:docPr id="4" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPr id="4" name="Imagen 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="457200" cy="463550"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="001C0029" w:rsidRPr="002C3429">
+    <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="001C0029" w:rsidRPr="002C3429">
-[...2 lines deleted...]
-    <w:r w:rsidR="001C0029" w:rsidRPr="002C3429">
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006369DC">
+    <w:r w:rsidR="00A717FA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="001C0029" w:rsidRPr="002C3429">
+    <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="001C0029" w:rsidRPr="002C3429">
+    <w:r>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:r w:rsidR="001C0029" w:rsidRPr="002C3429">
+    <w:r>
       <w:rPr>
         <w:color w:val="808080"/>
         <w:spacing w:val="60"/>
       </w:rPr>
       <w:t>Página</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2F933391" w14:textId="77777777" w:rsidR="000F1921" w:rsidRPr="002C3429" w:rsidRDefault="000F1921" w:rsidP="00BB5BDB">
+  <w:p w14:paraId="187F8994" w14:textId="77777777" w:rsidR="00302DBD" w:rsidRPr="00011DD0" w:rsidRDefault="00302DBD" w:rsidP="00302DBD">
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>“</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Secretaría de Investigación, Posgrado y Vinculación, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Sistema de Gestión de Calidad, certificado por American Trust </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>Register</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>, S.C.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">”, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>Alcance de Certificación</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6FCDBAC5" w14:textId="77777777" w:rsidR="00302DBD" w:rsidRPr="00011DD0" w:rsidRDefault="00302DBD" w:rsidP="00302DBD">
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">(Véase en el Manual de Calidad), Número de certificado </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ATR 0742 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">base a </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>(norma de referencia NMX-CC-9001-IMNC-2015)</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, Vigencia de Certificación </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">(11 Julio </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00011DD0">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="275CF8E9" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4396"/>
+        <w:tab w:val="right" w:pos="8792"/>
+        <w:tab w:val="right" w:pos="9356"/>
+      </w:tabs>
+      <w:ind w:right="48"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="3EB1777C" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="737248C1" wp14:editId="025E1631">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5715000</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>114300</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="457200" cy="463550"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="5" name="Imagen 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="5" name="Imagen 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="457200" cy="463550"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="808080"/>
+        <w:spacing w:val="60"/>
+      </w:rPr>
+      <w:t>Página</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="37DB59A1" w14:textId="09B07573" w:rsidR="000F1921" w:rsidRPr="006F7052" w:rsidRDefault="000F1921" w:rsidP="000F1921">
+  <w:p w14:paraId="3941AF82" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>“</w:t>
     </w:r>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">Secretaría de Investigación, Posgrado y Vinculación, </w:t>
     </w:r>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">Sistema de Gestión de Calidad, certificado por American Trust </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>Register</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>, S.C.</w:t>
     </w:r>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">”, </w:t>
     </w:r>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>Alcance de Certificación</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="68897C98" w14:textId="0799749A" w:rsidR="000F1921" w:rsidRPr="000F1921" w:rsidRDefault="000F1921" w:rsidP="000F1921">
+  <w:p w14:paraId="27F6D170" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">(Véase en el Manual de Calidad), Número de certificado </w:t>
     </w:r>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">ATR 0742 </w:t>
     </w:r>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>en</w:t>
     </w:r>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">base a </w:t>
     </w:r>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>(norma de referencia NMX-CC-9001-IMNC-2015)</w:t>
     </w:r>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">, Vigencia de Certificación </w:t>
     </w:r>
-    <w:r w:rsidRPr="006F7052">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>(</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="006369DC">
+      <w:t>(14 de julio de 2023</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
-        <w:i/>
-[...6 lines deleted...]
-    <w:r w:rsidR="00DB612A">
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-        <w:b/>
-[...82 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="65063DF4" w14:textId="3D2E04D0" w:rsidR="001C0029" w:rsidRPr="00BB5BDB" w:rsidRDefault="001C0029" w:rsidP="00BB5BDB">
+  <w:p w14:paraId="42CD8CE7" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="center" w:pos="4396"/>
+        <w:tab w:val="right" w:pos="8792"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:ind w:right="48"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45BAE411" w14:textId="77777777" w:rsidR="00AB59DD" w:rsidRDefault="00AB59DD" w:rsidP="00A57E5E">
+    <w:p w14:paraId="0FA18920" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E47E3B9" w14:textId="77777777" w:rsidR="00AB59DD" w:rsidRDefault="00AB59DD" w:rsidP="00A57E5E">
+    <w:p w14:paraId="4A505352" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10276" w:type="dxa"/>
       <w:tblInd w:w="-639" w:type="dxa"/>
-      <w:tblBorders>
-[...4 lines deleted...]
-      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1700"/>
+      <w:gridCol w:w="1699"/>
       <w:gridCol w:w="6452"/>
-      <w:gridCol w:w="2124"/>
+      <w:gridCol w:w="2125"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001C0029" w:rsidRPr="0009481A" w14:paraId="2DDD364E" w14:textId="77777777" w:rsidTr="00FD0B0C">
+    <w:tr w:rsidR="00742089" w14:paraId="59D41B44" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1700" w:type="dxa"/>
+          <w:tcW w:w="1699" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="35DB54CA" w14:textId="77777777" w:rsidR="001C0029" w:rsidRPr="0009481A" w:rsidRDefault="001C0029" w:rsidP="00283663">
+        <w:p w14:paraId="21F26A1A" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B2A3CF0" wp14:editId="6E707995">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69288A23" wp14:editId="53485AFF">
                 <wp:extent cx="977900" cy="1201420"/>
-                <wp:effectExtent l="0" t="0" r="12700" b="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Imagen 1" descr="Descripción: escudoujatbueno.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Imagen 1" descr="Descripción: escudoujatbueno.jpg"/>
+                        <pic:cNvPr id="1" name="Imagen 1" descr="Descripción: escudoujatbueno.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                        <a:srcRect/>
+                        <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="977900" cy="1201420"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...2 lines deleted...]
-                        </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6452" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3A50A46C" w14:textId="77777777" w:rsidR="001C0029" w:rsidRPr="0009481A" w:rsidRDefault="001C0029" w:rsidP="00283663">
+        <w:p w14:paraId="6BDD336C" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
           <w:pPr>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0009481A">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>UNIVERSIDAD JUÁREZ AUTÓNOMA DE TABASCO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="42C0914F" w14:textId="77777777" w:rsidR="001C0029" w:rsidRPr="0009481A" w:rsidRDefault="001C0029" w:rsidP="00283663">
+        <w:p w14:paraId="200A971E" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0009481A">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> “Estudio en la Duda. Acción en la Fe”</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="709367E0" w14:textId="77777777" w:rsidR="001C0029" w:rsidRPr="0009481A" w:rsidRDefault="001C0029" w:rsidP="00283663">
+        <w:p w14:paraId="51542E7E" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
           <w:pPr>
             <w:spacing w:after="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0009481A">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Secretaría de Investigación, Posgrado y Vinculación</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6204F6F5" w14:textId="77777777" w:rsidR="001C0029" w:rsidRPr="0009481A" w:rsidRDefault="001C0029" w:rsidP="00283663">
+        <w:p w14:paraId="25887463" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0009481A">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Dirección de Difusión y Divulgación</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7382F522" w14:textId="77777777" w:rsidR="001C0029" w:rsidRPr="0009481A" w:rsidRDefault="001C0029" w:rsidP="00283663">
+        <w:p w14:paraId="7EE5C0EB" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0009481A">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Científica y Tecnológica</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2124" w:type="dxa"/>
+          <w:tcW w:w="2125" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="24127019" w14:textId="4A771D83" w:rsidR="001C0029" w:rsidRPr="00542E21" w:rsidRDefault="00835B7C" w:rsidP="002D654A">
+        <w:p w14:paraId="4F26F819" w14:textId="745A00C0" w:rsidR="00742089" w:rsidRDefault="00A717FA">
           <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
             <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Revisión Nº1</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2508B352" w14:textId="78E59544" w:rsidR="00742089" w:rsidRDefault="00D74852">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
-          </w:pPr>
-          <w:r>
+            <w:t>09</w:t>
+          </w:r>
+          <w:r w:rsidR="00742089">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
-            <w:t>Revisión Nº 5</w:t>
-[...19 lines deleted...]
-            <w:t>07/02/2019</w:t>
+            <w:t>/07/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="001C0029" w:rsidRPr="002C3429" w14:paraId="5F02D820" w14:textId="77777777" w:rsidTr="00283663">
+    <w:tr w:rsidR="00742089" w14:paraId="41856C7F" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="0" w:type="auto"/>
+          <w:tcW w:w="1699" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="1A790902" w14:textId="78AF3447" w:rsidR="001C0029" w:rsidRPr="0009481A" w:rsidRDefault="001C0029" w:rsidP="00283663">
+        <w:p w14:paraId="3926EEAC" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6452" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="305B4DD2" w14:textId="3B67F9F6" w:rsidR="001C0029" w:rsidRPr="0009481A" w:rsidRDefault="001C0029" w:rsidP="00283663">
+        <w:p w14:paraId="259F16B3" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
           <w:pPr>
             <w:spacing w:before="120" w:after="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t>CARTA RESPONSIVA DE AUTORÍA O REPRESENTACIÓN</w:t>
+            <w:t>DECLARACIÓN DE USO DE HERRAMIENTAS DE INTELIGENCIA ARTIFICIAL</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2124" w:type="dxa"/>
+          <w:tcW w:w="2125" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="39C53EB1" w14:textId="70E9DAA3" w:rsidR="001C0029" w:rsidRPr="00B80B90" w:rsidRDefault="001C0029" w:rsidP="00D91176">
+        <w:p w14:paraId="63369F2D" w14:textId="1B0B5E87" w:rsidR="00742089" w:rsidRDefault="00742089">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:b/>
-              <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>F-DDCT-01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3194BBAA" w14:textId="6D5F980B" w:rsidR="001C0029" w:rsidRDefault="001C0029">
+  <w:p w14:paraId="36A0143C" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4339C388" w14:textId="77777777" w:rsidR="00DE104E" w:rsidRDefault="00DE104E">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10276" w:type="dxa"/>
+      <w:tblInd w:w="-639" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="6452"/>
+      <w:gridCol w:w="2125"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00742089" w14:paraId="371F6813" w14:textId="77777777">
+      <w:trPr>
+        <w:cantSplit/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1699" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="25B991F2" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51B59CF4" wp14:editId="3F5322FE">
+                <wp:extent cx="977900" cy="1201420"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="2" name="Imagen 1" descr="Descripción: escudoujatbueno.jpg"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="2" name="Imagen 1" descr="Descripción: escudoujatbueno.jpg"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="977900" cy="1201420"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6452" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="5B20B193" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
+          <w:pPr>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+            <w:t>UNIVERSIDAD JUÁREZ AUTÓNOMA DE TABASCO</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="10494B3E" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> “Estudio en la Duda. Acción en la Fe”</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="66D84025" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
+          <w:pPr>
+            <w:spacing w:after="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:bCs/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:bCs/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+            <w:t>Secretaría de Investigación, Posgrado y Vinculación</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1121B53E" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:bCs/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:bCs/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+            <w:t>Dirección de Difusión y Divulgación</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5532D148" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:bCs/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:bCs/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+            <w:t>Científica y Tecnológica</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2125" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1993951E" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Revisión Nº6</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4DCC7132" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>1/07/2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00742089" w14:paraId="0AFBA9A6" w14:textId="77777777">
+      <w:trPr>
+        <w:cantSplit/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1699" w:type="dxa"/>
+          <w:vMerge/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4AE883BB" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6452" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="55128D2D" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
+          <w:pPr>
+            <w:spacing w:before="120" w:after="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>DECLARACIÓN DE USO DE HERRAMIENTAS DE INTELIGENCIA ARTIFICIAL</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2125" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="43BED4EF" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>F-DDCT-03</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="73A7EA17" w14:textId="77777777" w:rsidR="00742089" w:rsidRDefault="00742089">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...119 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="166"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="139"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A57E5E"/>
-[...65 lines deleted...]
-    <w:rsid w:val="00FD0B0C"/>
+    <w:rsidRoot w:val="00A0220C"/>
+    <w:rsid w:val="00302DBD"/>
+    <w:rsid w:val="00436FBA"/>
+    <w:rsid w:val="00742089"/>
+    <w:rsid w:val="009E0CB6"/>
+    <w:rsid w:val="009F1D4F"/>
+    <w:rsid w:val="00A0220C"/>
+    <w:rsid w:val="00A717FA"/>
+    <w:rsid w:val="00C264D4"/>
+    <w:rsid w:val="00D74852"/>
+    <w:rsid w:val="00EC33EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="76AE710E"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{C8ECEE49-8FB3-544F-ACD2-095ABBF5E8A5}"/>
+  <w14:docId w14:val="6CCA5F8E"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...365 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 7" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 8" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 9" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A57E5E"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
-[...2 lines deleted...]
-    <w:uiPriority w:val="59"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rsid w:val="00A57E5E"/>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nmerodepgina">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A57E5E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD1AB8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD1AB8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nmerodelnea">
+    <w:name w:val="line number"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttulo1">
+    <w:name w:val="Título1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Textodecuerpo"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:hAnsi="Liberation Sans" w:cs="Lohit Devanagari"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodecuerpo">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Textodecuerpo"/>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Epgrafe">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
+    <w:name w:val="Índice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabeceraypie">
+    <w:name w:val="Cabecera y pie"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A57E5E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD1AB8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00AD1AB8"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenidodelmarco">
+    <w:name w:val="Contenido del marco"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comentario">
+    <w:name w:val="Comentario"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Ningunalista">
+    <w:name w:val="Ninguna lista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00A57E5E"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 7" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 8" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Note Level 9" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A57E5E"/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A57E5E"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nmerodepgina">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A57E5E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD1AB8"/>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:qFormat/>
     <w:rsid w:val="00AD1AB8"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:styleId="Nmerodelnea">
+    <w:name w:val="line number"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttulo1">
+    <w:name w:val="Título1"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:next w:val="Textodecuerpo"/>
     <w:qFormat/>
-    <w:rsid w:val="00C651C3"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:hAnsi="Liberation Sans" w:cs="Lohit Devanagari"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodecuerpo">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Textodecuerpo"/>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Epgrafe">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
+    <w:name w:val="Índice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabeceraypie">
+    <w:name w:val="Cabecera y pie"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A57E5E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AD1AB8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD1AB8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenidodelmarco">
+    <w:name w:val="Contenido del marco"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comentario">
+    <w:name w:val="Comentario"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Ningunalista">
+    <w:name w:val="Ninguna lista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00A57E5E"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...15 lines deleted...]
-  <w:allowPNG/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>234</Words>
-[...1 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Words>217</Words>
+  <Characters>1197</Characters>
+  <Application>Microsoft Macintosh Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Dirección de Difusión y Divulgación Científica y Te</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1518</CharactersWithSpaces>
+  <CharactersWithSpaces>1412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Morales Hoil</dc:creator>
-  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>es-MX</dc:language>
 </cp:coreProperties>
 </file>